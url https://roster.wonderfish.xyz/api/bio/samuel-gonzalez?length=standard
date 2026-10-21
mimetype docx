--- v0 (2026-08-20)
+++ v1 (2026-10-21)
@@ -57,51 +57,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="241F63"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard Bio bio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Samuel Gonzalez is the founder of Cast, a free all-in-one sports platform that lets any team go live, track real-time stats, and auto-generate highlight clips and digital recruiting profiles using only a smartphone — no equipment costs, subscriptions, or barriers. A former detective and criminal justice professor, Samuel grew up in poverty surrounded by addiction and domestic violence, and later, as a youth coach, watched talented athletes disappear from the recruiting pipeline because their families and teams couldn’t afford the right tools. He left a 17-year law enforcement career to fix it, building a company from lived experience rather than a whiteboard.</w:t>
+        <w:t xml:space="preserve">Samuel Gonzalez is the founder of Cast, a free all-in-one sports platform that lets any team go live, track real-time stats, and auto-generate highlight clips and digital recruiting profiles using only a smartphone, with no equipment costs, subscriptions, or barriers. A former detective and criminal justice professor, Samuel grew up in poverty surrounded by addiction and domestic violence, and later, as a youth coach, watched talented athletes disappear from the recruiting pipeline because their families and teams couldn’t afford the right tools. He left a 17-year law enforcement career to fix it, building a company from lived experience rather than a whiteboard.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Provided by Wonderfish · jcolistra@wonderfish.xyz</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -471,37 +471,37 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Samuel Gonzalez — Standard Bio</dc:title>
+  <dc:title>Samuel Gonzalez: Standard Bio</dc:title>
   <dc:creator>Wonderfish</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>