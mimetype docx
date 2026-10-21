--- v0 (2026-08-20)
+++ v1 (2026-10-21)
@@ -30,78 +30,78 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Youmie Jean Francois</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="F15A29"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commercial Pilot | Founder, The Flex-N-Fly Foundation</w:t>
+        <w:t xml:space="preserve">Founder &amp; CEO of Flex-N-Fly | Founder &amp; President of The Flex-N-Fly Foundation | Business Strategist | Author, Speaker &amp; Private Pilot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="241F63"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard Bio bio</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160" w:line="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Youmie Jean Francois is a commercial pilot and the founder of The Flex-N-Fly Foundation, a nonprofit giving underserved New Yorkers access to the same travel, wellness, and entrepreneurship opportunities that wealthier communities take for granted. The daughter of Haitian immigrants — her mother a master’s-level French teacher who had to start over as a retail clerk in New York — Youmie came to the U.S. at six, was wrongly placed in special education, and went on to earn her wings in the cockpit. Through 90-day rotating community hubs built inside vacant commercial spaces, she delivers financial literacy, wellness, and entrepreneurship programming across the boroughs, and recently launched Adopt-A-Dreamer, a two-way mentorship program pairing affluent seniors with underserved youth, backed by H&amp;M as a sponsor.</w:t>
+        <w:t xml:space="preserve">Youmie Jean Francois is a serial entrepreneur, author, speaker, and licensed private pilot with more than 20 years of leadership experience in consumer products and marketing. She is the Founder and CEO of award-winning Flex-N-Fly, a travel wellness company providing stretching, yoga, and relaxation experiences for anxious travelers. Conceived during a trip to Morocco, Flex-N-Fly bridges travel and wellness through airport-focused classes, digital resources, and travel-friendly products. Youmie also leads the Flex-N-Fly Foundation, which empowers underserved communities through travel, wellness, and entrepreneurship programs. A first-generation Haitian immigrant fluent in four languages, she brings a global perspective to entrepreneurship, wellness, leadership, money trauma, and personal reinvention. Her work has been recognized by Forbes, Travel + Leisure, and Black Enterprise, with collaborators including Airbnb, Spotify, H&amp;M, WeWork, the FDNY, and The Academy Awards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Provided by Wonderfish · jcolistra@wonderfish.xyz</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -471,37 +471,37 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Youmie Jean Francois — Standard Bio</dc:title>
+  <dc:title>Youmie Jean Francois: Standard Bio</dc:title>
   <dc:creator>Wonderfish</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>